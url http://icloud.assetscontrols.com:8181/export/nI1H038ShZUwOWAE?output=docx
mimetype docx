--- v0 (2026-06-13)
+++ v1 (2026-08-04)
@@ -1,345 +1,300 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
-[...2 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
-[...10 lines deleted...]
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
     <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 6"/>
         <w:pageBreakBefore w:val="off"/>
       </w:pPr>
       <w:r>
         <w:t>目    录</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 3"/>
+        <w:pStyle w:val="Para 2"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_273_html">
         <w:r>
           <w:t>国内版（APP）</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 3"/>
+        <w:pStyle w:val="Para 2"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_274_html">
         <w:r>
           <w:t>国际版(APP)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 3"/>
+        <w:pStyle w:val="Para 2"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_275_html">
         <w:r>
           <w:t>微信小程序</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 3"/>
+        <w:pStyle w:val="Para 2"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_276_html">
         <w:r>
           <w:t>微信服务号</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 3"/>
+        <w:pStyle w:val="Para 2"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_474_html">
         <w:r>
           <w:t>运维宝</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 3"/>
+        <w:pStyle w:val="Para 2"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_985_html">
         <w:r>
           <w:t>授权开锁</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 3"/>
+        <w:pStyle w:val="Para 2"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_988_html">
         <w:r>
           <w:t>JT606X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="1" w:name="Top_of_273_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>国内版（APP）</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="2" w:name="Android_2_0_APPXia_Zai_Fang_Shi"/>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="3" w:name="Android_2_0_APPXia_Zai_Fang_Shi_1"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:bookmarkStart w:id="4" w:name="Android_2_0_APPXia_Zai_Fang_Shi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="4"/>
       </w:r>
       <w:r>
         <w:t>Android 2.0 APP下载方式：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>久通云2.0 APP已经上架国内各大应用商城。Android版本分别在：华为应用市场，百度手机助手，在市场内搜索久通云2.0，找到后点击下载安装即可。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>除此之外，我们还支持扫码下载，可以使用浏览器或者QQ进行扫码下载（不要使用微信，微信会限制APP安装包的下载），二维码如下：</w:t>
+        <w:br w:clear="none"/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="4191000" cy="4089400"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="m_29e01909b1908b53d7235cd6083ddc21_r.png" id="1" name="m_29e01909b1908b53d7235cd6083ddc21_r.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="m_29e01909b1908b53d7235cd6083ddc21_r.png" id="0" name="m_29e01909b1908b53d7235cd6083ddc21_r.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4191000" cy="4089400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="5" w:name="AndroidZhong_Xing_Ban_Ben_Zi_Cha"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="6" w:name="AndroidZhong_Xing_Ban_Ben_Zi_Cha"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:t>Android中性版本资产保镖下载：</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Android目前仅支持扫码下载久通云2.0中性版本（资产保镖）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="3352800" cy="1104900"/>
+            <wp:extent cx="4203700" cy="4203700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_007404548f8ac2d80dac26a0306e1de7_r.png" id="1" name="m_007404548f8ac2d80dac26a0306e1de7_r.png"/>
-[...51 lines deleted...]
-                    <pic:cNvPr descr="m_be57d20f3642b18f5bb804edba0b3785_r.png" id="0" name="m_be57d20f3642b18f5bb804edba0b3785_r.png"/>
+            <wp:docPr descr="m_e6bf5c9be06f55ee6416f2f1b8419211_r.png" id="2" name="m_e6bf5c9be06f55ee6416f2f1b8419211_r.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="m_e6bf5c9be06f55ee6416f2f1b8419211_r.png" id="0" name="m_e6bf5c9be06f55ee6416f2f1b8419211_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3708400" cy="3644900"/>
-[...75 lines deleted...]
-                      <a:ext cx="3657600" cy="3657600"/>
+                      <a:ext cx="4203700" cy="4203700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="7" w:name="IOS_2_0_APPXia_Zai_Fang_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:bookmarkStart w:id="8" w:name="IOS_2_0_APPXia_Zai_Fang_Shi"/>
         <w:t/>
         <w:bookmarkEnd w:id="8"/>
       </w:r>
@@ -351,63 +306,63 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>久通云2.0 APP IOS下载在APP Store应用商店中搜索‘久通云2.0’均可。找到后点击下载即可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="4419600" cy="7912100"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_5b6605fbe712ece8414ee289191965d7_r.png" id="4" name="m_5b6605fbe712ece8414ee289191965d7_r.png"/>
+            <wp:docPr descr="m_5b6605fbe712ece8414ee289191965d7_r.png" id="3" name="m_5b6605fbe712ece8414ee289191965d7_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_5b6605fbe712ece8414ee289191965d7_r.png" id="0" name="m_5b6605fbe712ece8414ee289191965d7_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4419600" cy="7912100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="9" w:name="IOS_Zhong_Xing_Ban_Ben_Zi_Chan_B"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
@@ -427,234 +382,234 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>IOS资产保镖下载在APP Store应用商店中搜索‘资产保镖、货物安全’等关键词，找到后点击下载即可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="4178300" cy="8343900"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_3737d609b4689f473f9062b266a9b75e_r.png" id="5" name="m_3737d609b4689f473f9062b266a9b75e_r.png"/>
+            <wp:docPr descr="m_3737d609b4689f473f9062b266a9b75e_r.png" id="4" name="m_3737d609b4689f473f9062b266a9b75e_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_3737d609b4689f473f9062b266a9b75e_r.png" id="0" name="m_3737d609b4689f473f9062b266a9b75e_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4178300" cy="8343900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="11" w:name="Top_of_274_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>国际版(APP)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="12" w:name="Android_2_0_APPXia_Zai_Fang_Shi_2"/>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="13" w:name="Android_2_0_APPXia_Zai_Fang_Shi_3"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:bookmarkStart w:id="14" w:name="Android_2_0_APPXia_Zai_Fang_Shi_3"/>
         <w:t/>
         <w:bookmarkEnd w:id="14"/>
       </w:r>
       <w:r>
         <w:t>Android 2.0 APP下载方式：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>国际版久通云可以在Google Play进行搜索“JointCloud”，找到如下APP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="3975100" cy="2349500"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_c628c3f3429099063b5bc3b0babc6601_r.png" id="6" name="m_c628c3f3429099063b5bc3b0babc6601_r.png"/>
+            <wp:docPr descr="m_c628c3f3429099063b5bc3b0babc6601_r.png" id="5" name="m_c628c3f3429099063b5bc3b0babc6601_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_c628c3f3429099063b5bc3b0babc6601_r.png" id="0" name="m_c628c3f3429099063b5bc3b0babc6601_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3975100" cy="2349500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>或者通过二维码进行扫码下载，尽量使用浏览器扫一扫功能进行扫码，其他应用可能存在限制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="3619500" cy="3657600"/>
+            <wp:extent cx="4191000" cy="4089400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_e1d96375bf0fbf7f44596a5f17fa6fd8_r.png" id="7" name="m_e1d96375bf0fbf7f44596a5f17fa6fd8_r.png"/>
-[...19 lines deleted...]
-                      <a:ext cx="3619500" cy="3657600"/>
+            <wp:docPr descr="m_29e01909b1908b53d7235cd6083ddc21_r.png" id="6" name="m_29e01909b1908b53d7235cd6083ddc21_r.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="m_29e01909b1908b53d7235cd6083ddc21_r.png" id="0" name="m_29e01909b1908b53d7235cd6083ddc21_r.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4191000" cy="4089400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="15" w:name="Android_Zhong_Xing_Ban_Ben_Zi_Ch"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:bookmarkStart w:id="16" w:name="Android_Zhong_Xing_Ban_Ben_Zi_Ch"/>
         <w:t/>
         <w:bookmarkEnd w:id="16"/>
       </w:r>
@@ -663,74 +618,74 @@
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>扫码下载久通云2.0中性版本（资产保镖）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="3657600" cy="3657600"/>
+            <wp:extent cx="4203700" cy="4203700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_25b1d599c7525299dc54316cfaed0f63_r.png" id="8" name="m_25b1d599c7525299dc54316cfaed0f63_r.png"/>
-[...19 lines deleted...]
-                      <a:ext cx="3657600" cy="3657600"/>
+            <wp:docPr descr="m_e6bf5c9be06f55ee6416f2f1b8419211_r.png" id="7" name="m_e6bf5c9be06f55ee6416f2f1b8419211_r.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="m_e6bf5c9be06f55ee6416f2f1b8419211_r.png" id="0" name="m_e6bf5c9be06f55ee6416f2f1b8419211_r.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4203700" cy="4203700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="17" w:name="IOS_2_0_APPXia_Zai_Fang_Shi_1"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:bookmarkStart w:id="18" w:name="IOS_2_0_APPXia_Zai_Fang_Shi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="18"/>
       </w:r>
@@ -742,63 +697,63 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>国际版久通云可以在可以在Apple Store搜索“久通云2”或者“JointCloud2”,下载安装即可或者扫描下面二位码进行下载</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="3683000" cy="3657600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_786439df3b4d44e21d6846cddd9ffeb6_r.png" id="9" name="m_786439df3b4d44e21d6846cddd9ffeb6_r.png"/>
+            <wp:docPr descr="m_786439df3b4d44e21d6846cddd9ffeb6_r.png" id="8" name="m_786439df3b4d44e21d6846cddd9ffeb6_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_786439df3b4d44e21d6846cddd9ffeb6_r.png" id="0" name="m_786439df3b4d44e21d6846cddd9ffeb6_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3683000" cy="3657600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="19" w:name="IOS_Zhong_Xing_Ban_Ben_Zi_Chan_B_1"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
@@ -818,632 +773,635 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>支持Apple Store 搜索‘Asset Guard’即可下载，也可选择扫码下载2.0中性版本（资产保镖）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="4597400" cy="4546600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_c153b3fb893d4904a2e048e9b7afeef2_r.png" id="10" name="m_c153b3fb893d4904a2e048e9b7afeef2_r.png"/>
+            <wp:docPr descr="m_c153b3fb893d4904a2e048e9b7afeef2_r.png" id="9" name="m_c153b3fb893d4904a2e048e9b7afeef2_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_c153b3fb893d4904a2e048e9b7afeef2_r.png" id="0" name="m_c153b3fb893d4904a2e048e9b7afeef2_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4597400" cy="4546600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="21" w:name="Top_of_275_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>微信小程序</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="22" w:name="Xi_Tong_Ke_Yi_Tong_Guo_Dui_Mou_G"/>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>系统可以通过对某个人员进行开锁授权，应用于那些临时司机或者收货人开锁业务。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>简单的在平台对需要开锁的人进行手机号授权，系统会给司机下发一个小程序登录短信验证码（支持手机号或邮箱授权）并可以选择控制开锁次数。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5676900" cy="4495800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_f0d3056e2624f9acaa609d86acc2acc2_r.png" id="11" name="m_f0d3056e2624f9acaa609d86acc2acc2_r.png"/>
+            <wp:docPr descr="m_f0d3056e2624f9acaa609d86acc2acc2_r.png" id="10" name="m_f0d3056e2624f9acaa609d86acc2acc2_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_f0d3056e2624f9acaa609d86acc2acc2_r.png" id="0" name="m_f0d3056e2624f9acaa609d86acc2acc2_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5676900" cy="4495800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>当被授权人收到登录小程序的验证码后，可以在微信搜索“久通云”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="4152900" cy="2184400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_248cd413d5ec875d8a05ec4bab0e10fa_r.png" id="12" name="m_248cd413d5ec875d8a05ec4bab0e10fa_r.png"/>
+            <wp:docPr descr="m_248cd413d5ec875d8a05ec4bab0e10fa_r.png" id="11" name="m_248cd413d5ec875d8a05ec4bab0e10fa_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_248cd413d5ec875d8a05ec4bab0e10fa_r.png" id="0" name="m_248cd413d5ec875d8a05ec4bab0e10fa_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4152900" cy="2184400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>或者通过微信扫一扫，扫描小程序二维码</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="2882900" cy="2895600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_2b80224145334ad33d0cf6c6686e6829_r.png" id="13" name="m_2b80224145334ad33d0cf6c6686e6829_r.png"/>
+            <wp:docPr descr="m_2b80224145334ad33d0cf6c6686e6829_r.png" id="12" name="m_2b80224145334ad33d0cf6c6686e6829_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_2b80224145334ad33d0cf6c6686e6829_r.png" id="0" name="m_2b80224145334ad33d0cf6c6686e6829_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2882900" cy="2895600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="23" w:name="Top_of_276_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>微信服务号</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="24" w:name="Xi_Tong_Zhi_Chi_Jiang_Bao_Jing_X"/>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>系统支持将报警信息，开关锁信息等推送到指定人的微信上，需要被推送的人先关注“久通云”微信关注号或者扫码关注“久通云”微信关注号</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="3581400" cy="3556000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_f6d5da8362169b33d2632a72373ebcfc_r.png" id="14" name="m_f6d5da8362169b33d2632a72373ebcfc_r.png"/>
+            <wp:docPr descr="m_f6d5da8362169b33d2632a72373ebcfc_r.png" id="13" name="m_f6d5da8362169b33d2632a72373ebcfc_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_f6d5da8362169b33d2632a72373ebcfc_r.png" id="0" name="m_f6d5da8362169b33d2632a72373ebcfc_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3581400" cy="3556000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>推送报警效果如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="4241800" cy="8610600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_5b56191fe19b3577c628a849941d8e92_r.png" id="15" name="m_5b56191fe19b3577c628a849941d8e92_r.png"/>
+            <wp:docPr descr="m_5b56191fe19b3577c628a849941d8e92_r.png" id="14" name="m_5b56191fe19b3577c628a849941d8e92_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_5b56191fe19b3577c628a849941d8e92_r.png" id="0" name="m_5b56191fe19b3577c628a849941d8e92_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4241800" cy="8610600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="25" w:name="Top_of_474_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>运维宝</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="26" w:name="Zhen_Dui_Chan_Pin_Ri_Chang_Yun_W"/>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>针对产品日常运维维护，可以使用久通运维宝进行操作，Android下载二维码</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="3657600" cy="3657600"/>
+            <wp:extent cx="3416300" cy="3416300"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_aa88e65d6186020d16527016936a521e_r.png" id="16" name="m_aa88e65d6186020d16527016936a521e_r.png"/>
-[...19 lines deleted...]
-                      <a:ext cx="3657600" cy="3657600"/>
+            <wp:docPr descr="m_fa4e4abaa7ed818b85ea83f382799495_r.png" id="15" name="m_fa4e4abaa7ed818b85ea83f382799495_r.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="m_fa4e4abaa7ed818b85ea83f382799495_r.png" id="0" name="m_fa4e4abaa7ed818b85ea83f382799495_r.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3416300" cy="3416300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>IOS下载二维码</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3657600" cy="3657600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="m_e662a220a687c206a81be843f6097fb8_r.jpeg" id="17" name="m_e662a220a687c206a81be843f6097fb8_r.jpeg"/>
+            <wp:docPr descr="m_e662a220a687c206a81be843f6097fb8_r.jpeg" id="16" name="m_e662a220a687c206a81be843f6097fb8_r.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_e662a220a687c206a81be843f6097fb8_r.jpeg" id="0" name="m_e662a220a687c206a81be843f6097fb8_r.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="3657600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:lang w:bidi="zh" w:eastAsia="zh" w:val="zh"/>
+        </w:rPr>
         <w:t>同样Android系统的国内客户也可以在百度手机助手、华为市场、腾讯应用宝搜索“久通运维宝”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>Android系统的国际客户可以在谷歌市场搜索“Joint M&amp;O”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>IOS用户可以在Apple Store 搜索“久通运维宝”或者“Joint M&amp;O”</w:t>
         <w:br w:clear="none"/>
         <w:t>操作说明请参考“</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:tooltip="久通运维宝操作手册">
+      <w:hyperlink r:id="rId25" w:tooltip="久通运维宝操作手册">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Text0"/>
           </w:rPr>
           <w:t>久通运维宝操作手册</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="27" w:name="Top_of_985_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>授权开锁</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="28" w:name="_Android_Xia_Zai_Fang_Shi__Shou"/>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="29" w:name="_Android_Xia_Zai_Fang_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:bookmarkStart w:id="30" w:name="_Android_Xia_Zai_Fang_Shi"/>
         <w:t/>
         <w:bookmarkEnd w:id="30"/>
       </w:r>
       <w:r>
         <w:t>[Android 下载方式]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p>
@@ -1465,179 +1423,179 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>登录方式：输入手机号授权，短信发送授权码后使用手机号+授权码登录APP。（邮箱同理）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5143500" cy="4914900"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_748ca5b52886665b719b1114d106650d_r.png" id="18" name="m_748ca5b52886665b719b1114d106650d_r.png"/>
+            <wp:docPr descr="m_748ca5b52886665b719b1114d106650d_r.png" id="17" name="m_748ca5b52886665b719b1114d106650d_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_748ca5b52886665b719b1114d106650d_r.png" id="0" name="m_748ca5b52886665b719b1114d106650d_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5143500" cy="4914900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5727700" cy="6540500"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_d76afdaaa55d42001fe6719c63489fcc_r.png" id="19" name="m_d76afdaaa55d42001fe6719c63489fcc_r.png"/>
+            <wp:docPr descr="m_d76afdaaa55d42001fe6719c63489fcc_r.png" id="18" name="m_d76afdaaa55d42001fe6719c63489fcc_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_d76afdaaa55d42001fe6719c63489fcc_r.png" id="0" name="m_d76afdaaa55d42001fe6719c63489fcc_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="6540500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>目前Android仅支持扫码下载，可以使用浏览器或者QQ进行扫码下载（不要使用微信，微信会限制APP安装包的下载），二维码如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="2743200" cy="2743200"/>
+            <wp:extent cx="4140200" cy="4102100"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_5319272ce8603e808172fafb85eecd04_r.png" id="20" name="m_5319272ce8603e808172fafb85eecd04_r.png"/>
-[...19 lines deleted...]
-                      <a:ext cx="2743200" cy="2743200"/>
+            <wp:docPr descr="m_1d9a2a0d8e0a046bd593bb0672b755f8_r.png" id="19" name="m_1d9a2a0d8e0a046bd593bb0672b755f8_r.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="m_1d9a2a0d8e0a046bd593bb0672b755f8_r.png" id="0" name="m_1d9a2a0d8e0a046bd593bb0672b755f8_r.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4140200" cy="4102100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="31" w:name="IOSXia_Zai_Fang_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:bookmarkStart w:id="32" w:name="IOSXia_Zai_Fang_Shi"/>
         <w:t/>
         <w:bookmarkEnd w:id="32"/>
       </w:r>
@@ -1649,176 +1607,176 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>在Apple Store商店搜索‘授权开锁’关键字 搜索出来后点击下载即可。操作同Androit同理，这里不在叙述。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="3949700" cy="8293100"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_48f950b8f3aae1e1d16bb73a99560135_r.png" id="21" name="m_48f950b8f3aae1e1d16bb73a99560135_r.png"/>
+            <wp:docPr descr="m_48f950b8f3aae1e1d16bb73a99560135_r.png" id="20" name="m_48f950b8f3aae1e1d16bb73a99560135_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_48f950b8f3aae1e1d16bb73a99560135_r.png" id="0" name="m_48f950b8f3aae1e1d16bb73a99560135_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3949700" cy="8293100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="33" w:name="Top_of_988_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>JT606X</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="34" w:name="Android_Xia_Zai_Fang_Shi_Mu_Qian"/>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="35" w:name="Android_Xia_Zai_Fang_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:bookmarkStart w:id="36" w:name="Android_Xia_Zai_Fang_Shi"/>
         <w:t/>
         <w:bookmarkEnd w:id="36"/>
       </w:r>
       <w:r>
         <w:t>Android 下载方式</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>目前Android仅支持扫码下载，可以使用浏览器扫码下载（不要使用微信/QQ，会拦截APP安装包的下载），二维码如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="2832100" cy="2794000"/>
+            <wp:extent cx="4127500" cy="4076700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_f0deaf68b768e2bf3756f1f98ed2d04a_r.png" id="22" name="m_f0deaf68b768e2bf3756f1f98ed2d04a_r.png"/>
-[...19 lines deleted...]
-                      <a:ext cx="2832100" cy="2794000"/>
+            <wp:docPr descr="m_0bbb6e664ce735c7a82bae2d1533f490_r.png" id="21" name="m_0bbb6e664ce735c7a82bae2d1533f490_r.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="m_0bbb6e664ce735c7a82bae2d1533f490_r.png" id="0" name="m_0bbb6e664ce735c7a82bae2d1533f490_r.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4127500" cy="4076700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="37" w:name="IOS_Xia_Zai_Fang_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:bookmarkStart w:id="38" w:name="IOS_Xia_Zai_Fang_Shi"/>
         <w:t/>
         <w:bookmarkEnd w:id="38"/>
       </w:r>
@@ -1830,127 +1788,127 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>在Apple Store商店搜索‘606、JT606、配置盒、JT606配置盒’关键字，国际客户可以在谷歌市场搜索Calibration Tool 。搜索出来后点击下载即可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="4152900" cy="8775700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_5a90bb2a747ad582350b706fabe91db9_r.png" id="23" name="m_5a90bb2a747ad582350b706fabe91db9_r.png"/>
+            <wp:docPr descr="m_5a90bb2a747ad582350b706fabe91db9_r.png" id="22" name="m_5a90bb2a747ad582350b706fabe91db9_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_5a90bb2a747ad582350b706fabe91db9_r.png" id="0" name="m_5a90bb2a747ad582350b706fabe91db9_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4152900" cy="8775700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="16837" w:w="11905"/>
-      <w:pgMar w:top="1440" w:right="1440" w:left="1440" w:bottom="1440"/>
+      <w:pgMar w:top="1440" w:bottom="1440" w:left="1440" w:right="1440"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="-apple-system"/>
   <w:font w:name="Cambria"/>
   <w:font w:name="Helvetica Neue"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:hAnsiTheme="minorHAnsi" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="zh" w:eastAsia="zh" w:bidi="zh"/>
+        <w:lang w:eastAsia="zh" w:bidi="zh" w:val="zh"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:lineRule="auto" w:after="0" w:line="276"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:after="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:styleId="Normal" w:type="paragraph" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="230" w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="none"/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
@@ -1959,103 +1917,103 @@
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Heading 3" w:type="paragraph">
     <w:name w:val="Heading 3"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:beforeLines="100" w:line="486" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 2" w:type="paragraph">
     <w:name w:val="Para 2"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Heading 1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="216" w:after="216" w:line="576" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:color w:val="222222"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 4" w:type="paragraph">
+    <w:name w:val="Para 4"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
       <w:spacing w:after="0"/>
       <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="none"/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
-    </w:rPr>
-[...29 lines deleted...]
-      <w:color w:val="222222"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Heading 2" w:type="paragraph">
     <w:name w:val="Heading 2"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:beforeLines="100" w:line="480" w:lineRule="atLeast"/>
       <w:pBdr>
         <w:bottom w:space="6" w:val="single" w:sz="5" w:color="EEEEEE"/>
       </w:pBdr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 6" w:type="paragraph">
     <w:name w:val="Para 6"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
@@ -2063,63 +2021,70 @@
       <w:spacing w:after="0" w:line="576" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text0" w:type="character">
     <w:name w:val="0 Text"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text1" w:type="character">
     <w:name w:val="1 Text"/>
     <w:rPr>
       <w:color w:val="4183C4"/>
     </w:rPr>
   </w:style>
+  <w:style w:styleId="0 Block" w:type="paragraph">
+    <w:name w:val="0 Block"/>
+    <w:pPr>
+      <w:spacing w:after="230" w:line="360" w:lineRule="atLeast"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='utf-8'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_5b6605fbe712ece8414ee289191965d7_r.png" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_3737d609b4689f473f9062b266a9b75e_r.png" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_007404548f8ac2d80dac26a0306e1de7_r.png" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e1d96375bf0fbf7f44596a5f17fa6fd8_r.png" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_c628c3f3429099063b5bc3b0babc6601_r.png" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_786439df3b4d44e21d6846cddd9ffeb6_r.png" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icloud.jointcontrols.com:8181/docs/x1x5LGXtNPDJL4XQ/x1x5LGXtNPDJL4XQ-1csphdnh20l08" Id="rId28" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_f0d3056e2624f9acaa609d86acc2acc2_r.png" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_248cd413d5ec875d8a05ec4bab0e10fa_r.png" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_25b1d599c7525299dc54316cfaed0f63_r.png" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_5a90bb2a747ad582350b706fabe91db9_r.png" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_5319272ce8603e808172fafb85eecd04_r.png" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_aa88e65d6186020d16527016936a521e_r.png" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_748ca5b52886665b719b1114d106650d_r.png" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_f4411600ab848db989ea344db2c114a5_r.png" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_d76afdaaa55d42001fe6719c63489fcc_r.png" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_48f950b8f3aae1e1d16bb73a99560135_r.png" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_f0deaf68b768e2bf3756f1f98ed2d04a_r.png" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_f6d5da8362169b33d2632a72373ebcfc_r.png" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_2b80224145334ad33d0cf6c6686e6829_r.png" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_be57d20f3642b18f5bb804edba0b3785_r.png" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e662a220a687c206a81be843f6097fb8_r.jpeg" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_c153b3fb893d4904a2e048e9b7afeef2_r.png" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_5b56191fe19b3577c628a849941d8e92_r.png" Id="rId19"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/m_d76afdaaa55d42001fe6719c63489fcc_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/m_248cd413d5ec875d8a05ec4bab0e10fa_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/m_5b56191fe19b3577c628a849941d8e92_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId3"/><Relationship Target="media/m_29e01909b1908b53d7235cd6083ddc21_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/m_1d9a2a0d8e0a046bd593bb0672b755f8_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/m_2b80224145334ad33d0cf6c6686e6829_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/m_c628c3f3429099063b5bc3b0babc6601_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/m_786439df3b4d44e21d6846cddd9ffeb6_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/m_f6d5da8362169b33d2632a72373ebcfc_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/m_e6bf5c9be06f55ee6416f2f1b8419211_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4"/><Relationship Target="media/m_5b6605fbe712ece8414ee289191965d7_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/m_3737d609b4689f473f9062b266a9b75e_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/><Relationship Target="media/m_c153b3fb893d4904a2e048e9b7afeef2_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/m_e662a220a687c206a81be843f6097fb8_r.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/m_48f950b8f3aae1e1d16bb73a99560135_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/m_f0d3056e2624f9acaa609d86acc2acc2_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/m_fa4e4abaa7ed818b85ea83f382799495_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/m_0bbb6e664ce735c7a82bae2d1533f490_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/m_5a90bb2a747ad582350b706fabe91db9_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/m_748ca5b52886665b719b1114d106650d_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId1"/><Relationship Target="http://icloud.jointcontrols.com:8181/docs/x1x5LGXtNPDJL4XQ/x1x5LGXtNPDJL4XQ-1csphdnh20l08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>calibre</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HyperlinksChanged>false</HyperlinksChanged>
   <LinksUpToDate>true</LinksUpToDate>
   <ScaleCrop>false</ScaleCrop>
   <SharedDoc>false</SharedDoc>
   <Company>深圳市久通物联科技股份有限公司</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:revision></cp:revision>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>